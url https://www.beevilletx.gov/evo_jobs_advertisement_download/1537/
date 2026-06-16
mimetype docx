--- v0 (2026-05-02)
+++ v1 (2026-06-16)
@@ -2519,891 +2519,158 @@
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11FBA089" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2BE58BAB" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F72C811" w14:textId="77777777" w:rsidR="00E80834" w:rsidRPr="00E80834" w:rsidRDefault="00E80834" w:rsidP="00E80834">
-[...648 lines deleted...]
-    <w:p w14:paraId="5A5D961E" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00FF5BF3">
+    <w:p w14:paraId="4F31E71C" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B0947F2" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00FF5BF3">
+    <w:p w14:paraId="5A5D961E" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392FFEBB" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:p w14:paraId="7B0947F2" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D348C8" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:p w14:paraId="392FFEBB" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58C8CD0E" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:p w14:paraId="61D348C8" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="113B6CD6" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:p w14:paraId="58C8CD0E" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DCEC6EB" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:p w14:paraId="113B6CD6" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E6D6D6" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="1DCEC6EB" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2D7854F2" w14:textId="77777777" w:rsidR="00F63DC1" w:rsidRDefault="00F63DC1" w:rsidP="00F63DC1">
-[...84 lines deleted...]
-    <w:sectPr w:rsidR="00735A35" w:rsidRPr="008D4C2F" w:rsidSect="00F25053">
+    <w:sectPr w:rsidR="00F63DC1" w:rsidSect="00F25053">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="first" r:id="rId10"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="270" w:footer="330" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47A66DCA" w14:textId="77777777" w:rsidR="003F40CF" w:rsidRDefault="003F40CF" w:rsidP="000A0574">
+    <w:p w14:paraId="4737ED07" w14:textId="77777777" w:rsidR="00974A25" w:rsidRDefault="00974A25" w:rsidP="000A0574">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53D47080" w14:textId="77777777" w:rsidR="003F40CF" w:rsidRDefault="003F40CF" w:rsidP="000A0574">
+    <w:p w14:paraId="08535716" w14:textId="77777777" w:rsidR="00974A25" w:rsidRDefault="00974A25" w:rsidP="000A0574">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3528,92 +2795,93 @@
     <w:r w:rsidRPr="00E042EF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>on the basis of</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
     <w:r w:rsidRPr="00E042EF">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> race, color, national origin, sex, religion, age, or disability in employment or the provision of services.</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1CC90C32" w14:textId="77777777" w:rsidR="00512050" w:rsidRDefault="00512050">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16C01F00" w14:textId="77777777" w:rsidR="003F40CF" w:rsidRDefault="003F40CF" w:rsidP="000A0574">
+    <w:p w14:paraId="3153B0A1" w14:textId="77777777" w:rsidR="00974A25" w:rsidRDefault="00974A25" w:rsidP="000A0574">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2540410C" w14:textId="77777777" w:rsidR="003F40CF" w:rsidRDefault="003F40CF" w:rsidP="000A0574">
+    <w:p w14:paraId="45836A22" w14:textId="77777777" w:rsidR="00974A25" w:rsidRDefault="00974A25" w:rsidP="000A0574">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="71DCED30" w14:textId="734EE107" w:rsidR="000A0574" w:rsidRPr="000A0574" w:rsidRDefault="00000000" w:rsidP="000A0574">
+  <w:p w14:paraId="71DCED30" w14:textId="734EE107" w:rsidR="000A0574" w:rsidRPr="000A0574" w:rsidRDefault="00974A25" w:rsidP="000A0574">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
       </w:tabs>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Title"/>
         <w:tag w:val=""/>
         <w:id w:val="560217366"/>
         <w:placeholder>
           <w:docPart w:val="69AF219EDB524551A2BD1DC5C8413C55"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="00567AA5">
           <w:t>LIGHT EQUIPMENT OPERATOR</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
     <w:r w:rsidR="000A0574">
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EE80C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5BB82C84"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3699,163 +2967,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="131A7194"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13862BAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A2D0AF2E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3900,51 +3055,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169E569B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ADE29AE"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4013,164 +3168,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="481813F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69A412F4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4239,164 +3281,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="543838A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="195EAA0A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4441,51 +3370,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6BB66123"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C68682EA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CE2043F4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -4556,164 +3485,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="797C6571"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="71F8B040"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -4758,51 +3574,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A7530C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D3CD0DA"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4871,201 +3687,73 @@
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="522524654">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1077553254">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="214581997">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1256860956">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1256860956">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="5" w16cid:durableId="2117481085">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2117481085">
+  <w:num w:numId="6" w16cid:durableId="678317459">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1828548326">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="678317459">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="1003120669">
-    <w:abstractNumId w:val="10"/>
-[...7 lines deleted...]
-  <w:num w:numId="11" w16cid:durableId="1259019057">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -5080,130 +3768,127 @@
     <w:rsid w:val="00040DBE"/>
     <w:rsid w:val="000557D3"/>
     <w:rsid w:val="00056A68"/>
     <w:rsid w:val="000A0574"/>
     <w:rsid w:val="000A06B9"/>
     <w:rsid w:val="000D6467"/>
     <w:rsid w:val="0012477F"/>
     <w:rsid w:val="00137624"/>
     <w:rsid w:val="00186177"/>
     <w:rsid w:val="00192C29"/>
     <w:rsid w:val="001A10D3"/>
     <w:rsid w:val="001A1654"/>
     <w:rsid w:val="001E493C"/>
     <w:rsid w:val="00203A6A"/>
     <w:rsid w:val="00226227"/>
     <w:rsid w:val="00241BD8"/>
     <w:rsid w:val="0026180D"/>
     <w:rsid w:val="002636DB"/>
     <w:rsid w:val="0026374E"/>
     <w:rsid w:val="00265354"/>
     <w:rsid w:val="003429FA"/>
     <w:rsid w:val="00343659"/>
     <w:rsid w:val="003729E6"/>
     <w:rsid w:val="00376DFE"/>
     <w:rsid w:val="00383612"/>
-    <w:rsid w:val="003F40CF"/>
     <w:rsid w:val="003F7BF6"/>
     <w:rsid w:val="0042137C"/>
     <w:rsid w:val="00443DF5"/>
     <w:rsid w:val="0045468B"/>
     <w:rsid w:val="004A5417"/>
     <w:rsid w:val="004E572A"/>
-    <w:rsid w:val="004F7D57"/>
     <w:rsid w:val="00512050"/>
     <w:rsid w:val="005404ED"/>
     <w:rsid w:val="00544ABA"/>
     <w:rsid w:val="00567AA5"/>
-    <w:rsid w:val="00582E4F"/>
     <w:rsid w:val="00585134"/>
     <w:rsid w:val="005B0465"/>
     <w:rsid w:val="005B47A3"/>
     <w:rsid w:val="0061203B"/>
+    <w:rsid w:val="00656A3E"/>
     <w:rsid w:val="006937F9"/>
-    <w:rsid w:val="006D11D1"/>
     <w:rsid w:val="006D21A0"/>
     <w:rsid w:val="00735A35"/>
     <w:rsid w:val="00737E85"/>
     <w:rsid w:val="00740EB9"/>
     <w:rsid w:val="0076640E"/>
     <w:rsid w:val="007B02C6"/>
     <w:rsid w:val="007C090E"/>
     <w:rsid w:val="00814860"/>
     <w:rsid w:val="00841954"/>
     <w:rsid w:val="008723DD"/>
     <w:rsid w:val="00886C85"/>
     <w:rsid w:val="008A5187"/>
     <w:rsid w:val="008C6290"/>
     <w:rsid w:val="008E4C38"/>
     <w:rsid w:val="00927118"/>
     <w:rsid w:val="00934C41"/>
     <w:rsid w:val="00950C04"/>
+    <w:rsid w:val="00974A25"/>
     <w:rsid w:val="009A637B"/>
     <w:rsid w:val="009B32E6"/>
     <w:rsid w:val="009B3F3C"/>
     <w:rsid w:val="009C1254"/>
+    <w:rsid w:val="009D38F2"/>
     <w:rsid w:val="00A00B96"/>
     <w:rsid w:val="00A65765"/>
     <w:rsid w:val="00A86713"/>
     <w:rsid w:val="00A904CA"/>
     <w:rsid w:val="00AC76C8"/>
     <w:rsid w:val="00B05A1B"/>
     <w:rsid w:val="00B22454"/>
     <w:rsid w:val="00B23B1E"/>
     <w:rsid w:val="00B2456E"/>
     <w:rsid w:val="00B33B96"/>
     <w:rsid w:val="00BA1D96"/>
     <w:rsid w:val="00BC3C8C"/>
     <w:rsid w:val="00BC562D"/>
     <w:rsid w:val="00BD14F6"/>
     <w:rsid w:val="00C65235"/>
     <w:rsid w:val="00C9671B"/>
     <w:rsid w:val="00C96E42"/>
     <w:rsid w:val="00CF7200"/>
     <w:rsid w:val="00D25026"/>
     <w:rsid w:val="00D3584B"/>
     <w:rsid w:val="00D91ADE"/>
     <w:rsid w:val="00DA2265"/>
     <w:rsid w:val="00DB05AB"/>
     <w:rsid w:val="00DB5CA5"/>
     <w:rsid w:val="00DE29D9"/>
     <w:rsid w:val="00E220EE"/>
     <w:rsid w:val="00E411F3"/>
     <w:rsid w:val="00E56B1E"/>
-    <w:rsid w:val="00E80834"/>
     <w:rsid w:val="00E956A8"/>
     <w:rsid w:val="00EC0ED0"/>
     <w:rsid w:val="00EC1DCC"/>
     <w:rsid w:val="00EE037E"/>
     <w:rsid w:val="00EE2FC6"/>
     <w:rsid w:val="00EF3DE9"/>
     <w:rsid w:val="00F1175C"/>
     <w:rsid w:val="00F25053"/>
     <w:rsid w:val="00F63DC1"/>
     <w:rsid w:val="00F90E95"/>
-    <w:rsid w:val="00FF5BF3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="13BEAACA"/>
@@ -5938,70 +4623,70 @@
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B97C6E"/>
     <w:rsid w:val="00177D12"/>
     <w:rsid w:val="0026180D"/>
     <w:rsid w:val="002C4A52"/>
     <w:rsid w:val="002D2F80"/>
     <w:rsid w:val="0042137C"/>
     <w:rsid w:val="00530C10"/>
-    <w:rsid w:val="00582E4F"/>
     <w:rsid w:val="0061203B"/>
     <w:rsid w:val="00645C19"/>
+    <w:rsid w:val="00656A3E"/>
     <w:rsid w:val="0066504B"/>
     <w:rsid w:val="006B2A86"/>
     <w:rsid w:val="007317B5"/>
     <w:rsid w:val="00791793"/>
     <w:rsid w:val="007B02C6"/>
     <w:rsid w:val="007C090E"/>
     <w:rsid w:val="007C67EC"/>
     <w:rsid w:val="00803AD3"/>
     <w:rsid w:val="00862953"/>
+    <w:rsid w:val="00865AC9"/>
     <w:rsid w:val="00927118"/>
     <w:rsid w:val="00A85B4C"/>
     <w:rsid w:val="00A87DF7"/>
     <w:rsid w:val="00AE5B9E"/>
     <w:rsid w:val="00B22454"/>
     <w:rsid w:val="00B97C6E"/>
     <w:rsid w:val="00BA1D96"/>
-    <w:rsid w:val="00BF3B5D"/>
     <w:rsid w:val="00CF78A4"/>
     <w:rsid w:val="00D25026"/>
     <w:rsid w:val="00DB492B"/>
     <w:rsid w:val="00EC1DCC"/>
     <w:rsid w:val="00F14856"/>
     <w:rsid w:val="00F65E6D"/>
     <w:rsid w:val="00F90E95"/>
     <w:rsid w:val="00FC7C39"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
@@ -6739,71 +5424,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>4174</Characters>
+  <Pages>3</Pages>
+  <Words>439</Words>
+  <Characters>3911</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>379</Lines>
-  <Paragraphs>260</Paragraphs>
+  <Lines>279</Lines>
+  <Paragraphs>217</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4682</CharactersWithSpaces>
+  <CharactersWithSpaces>4133</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>LIGHT EQUIPMENT OPERATOR</dc:title>
   <dc:subject/>
   <dc:creator>Dena Thiessen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>